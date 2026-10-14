--- v0 (2026-05-31)
+++ v1 (2026-10-14)
@@ -2,166 +2,182 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="0B48948F" w14:textId="6911237C" w:rsidR="00A53150" w:rsidRDefault="00A53150" w:rsidP="00A06797">
+    <w:p w14:paraId="0B48948F" w14:textId="610F45F0" w:rsidR="00A53150" w:rsidRDefault="00A53150" w:rsidP="00A06797">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00181561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="0026192B">
+      <w:r w:rsidR="00EA46F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iktatószám</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0026192B">
+      <w:r w:rsidR="00EA46F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0026192B">
-[...5 lines deleted...]
-        <w:t>………../2026</w:t>
+      <w:r w:rsidR="00EA46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………../202..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CA5A9D" w14:textId="257180DA" w:rsidR="003A388A" w:rsidRDefault="00A06797" w:rsidP="00A06797">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÓVODAI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JELENTKEZÉSI LAP</w:t>
+      </w:r>
+      <w:r w:rsidR="0066375E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>202../202..</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00EA46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0026192B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00181561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nevelési</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2577,112 +2593,112 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/törvényes képviselő aláírása</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CC58C5" w:rsidRPr="00CC58C5" w:rsidSect="003A388A">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D2DB7B" w14:textId="77777777" w:rsidR="00095891" w:rsidRDefault="00095891" w:rsidP="00FE753F">
+    <w:p w14:paraId="1659F5E8" w14:textId="77777777" w:rsidR="00663302" w:rsidRDefault="00663302" w:rsidP="00FE753F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23048B12" w14:textId="77777777" w:rsidR="00095891" w:rsidRDefault="00095891" w:rsidP="00FE753F">
+    <w:p w14:paraId="4A0A2B56" w14:textId="77777777" w:rsidR="00663302" w:rsidRDefault="00663302" w:rsidP="00FE753F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C75AE44" w14:textId="77777777" w:rsidR="00095891" w:rsidRDefault="00095891" w:rsidP="00FE753F">
+    <w:p w14:paraId="0CB7FF68" w14:textId="77777777" w:rsidR="00663302" w:rsidRDefault="00663302" w:rsidP="00FE753F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B05B897" w14:textId="77777777" w:rsidR="00095891" w:rsidRDefault="00095891" w:rsidP="00FE753F">
+    <w:p w14:paraId="3E6B94F0" w14:textId="77777777" w:rsidR="00663302" w:rsidRDefault="00663302" w:rsidP="00FE753F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4D518EA1" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -2875,93 +2891,96 @@
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2FC56952" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Egyenes összekötő nyíllal 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.85pt;margin-top:7.7pt;width:532.2pt;height:1.5pt;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKb/tlSAIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO0zAU3SPxD1b2bZKSdtqo6QglLZsB&#10;Ks3A3rWdxBrHtmxP04L4CD6E7fxAxX9x7T6gsEGILBw7vvf43HuOM7/ddQJtmbFcySJKh0mEmCSK&#10;ctkU0YeH1WAaIeuwpFgoyYpoz2x0u3j5Yt7rnI1UqwRlBgGItHmvi6h1TudxbEnLOmyHSjMJm7Uy&#10;HXawNE1MDe4BvRPxKEkmca8M1UYRZi18rY6b0SLg1zUj7n1dW+aQKCLg5sJowrjxY7yY47wxWLec&#10;nGjgf2DRYS7h0AtUhR1GT4b/AdVxYpRVtRsS1cWqrjlhoQaoJk1+q+a+xZqFWqA5Vl/aZP8fLHm3&#10;XRvEKWgXIYk7kGjZ7JlkFh2erf3EHg/P7vtXJPeHb0JggVLfsl7bHDJLuTa+aLKT9/pOkUeLpCpb&#10;LBsWqD/sNeCFjPgqxS+shoM3/VtFIQY/ORX6t6tNh2rB9Uef6MGhR2gXBNtfBGM7hwh8nNyMp7MM&#10;dCWwl86ScRA0xrmH8cnaWPeGqQ75SRFZZzBvWlcqKcEayhyPwNs766AsSDwn+GSpVlyI4BAhUV9E&#10;s/FoHDhZJTj1mz7MmmZTCoO22HssPL5HAHYVZtSTpAGsZZguT3OHuTjOIV5IjwfFAZ3T7Giiz7Nk&#10;tpwup9kgG02WgyypqsHrVZkNJqv0Zly9qsqySr94ammWt5xSJj27s6HT7O8Mc7paRyteLH1pQ3yN&#10;HkoEsud3IB109tIeTbJRdL82vhtecvBwCD7dN39Jfl2HqJ9/hcUPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAvKijmd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb9D5sx8WaXKqUEWZrG&#10;ROPBkFj1vmVHQNlZZLdA/73TU73NzHt58718O9tOjDj41pGC1TICgVQ501Kt4OP96TYF4YMmoztH&#10;qOCEHrbF4irXmXETveG4D7XgEPKZVtCE0GdS+qpBq/3S9UisfbnB6sDrUEsz6InDbSfvoiiRVrfE&#10;Hxrd42OD1c/+aBX80ub0Gcsx/S7LkDy/vNaE5aTUzfW8ewARcA4XM5zxGR0KZjq4IxkvOgX3Gzby&#10;eR2DOMtRkq5AHHhKY5BFLv8XKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASm/7ZUgC&#10;AABdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvKij&#10;md0AAAAIAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="505E8FA1" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A06797"/>
     <w:rsid w:val="00063AD1"/>
     <w:rsid w:val="00095891"/>
     <w:rsid w:val="00116CA5"/>
     <w:rsid w:val="00181561"/>
     <w:rsid w:val="00241670"/>
     <w:rsid w:val="0026192B"/>
     <w:rsid w:val="00281982"/>
     <w:rsid w:val="003A388A"/>
     <w:rsid w:val="00512E1B"/>
     <w:rsid w:val="005C7731"/>
+    <w:rsid w:val="00663302"/>
     <w:rsid w:val="0066375E"/>
     <w:rsid w:val="006C0745"/>
     <w:rsid w:val="009C3097"/>
     <w:rsid w:val="00A06797"/>
     <w:rsid w:val="00A53150"/>
     <w:rsid w:val="00B25205"/>
     <w:rsid w:val="00B94B70"/>
+    <w:rsid w:val="00C35346"/>
     <w:rsid w:val="00CC58C5"/>
+    <w:rsid w:val="00EA46F7"/>
     <w:rsid w:val="00FE753F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3746,64 +3765,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>375</Words>
-  <Characters>2589</Characters>
+  <Characters>2592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2959</CharactersWithSpaces>
+  <CharactersWithSpaces>2962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Felhasználó</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>